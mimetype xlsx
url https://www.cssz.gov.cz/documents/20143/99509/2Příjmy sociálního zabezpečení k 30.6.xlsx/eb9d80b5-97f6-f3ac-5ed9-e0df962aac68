--- v0 (2026-06-12)
+++ v1 (2026-10-26)
@@ -1,320 +1,336 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sixm40-170\Odd_Statistiky_Controlling\612 Controlling\Web\FINAL 2025-03 - Tomas průběžná oprava - KONTROLA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\xxnovond\Data\01 612 CONTROLLING\- - 362\- - - VÝSTUPY\20 Q - Web\2026\6\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F73CA7BE-D7EB-4E55-9324-046B227FCB1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Příjmy leden - červen" sheetId="1" r:id="rId1"/>
     <sheet name="Starší údaje" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Příjmy leden - červen'!$B$2:$O$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Starší údaje'!$B$2:$O$21</definedName>
   </definedNames>
-  <calcPr calcId="162913" concurrentManualCount="20"/>
+  <calcPr calcId="191029" concurrentManualCount="20"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L5" i="2" l="1"/>
-[...5 lines deleted...]
-  <c r="N15" i="1" l="1"/>
+  <c r="H19" i="1" l="1"/>
+  <c r="N15" i="1"/>
   <c r="M15" i="1"/>
   <c r="L15" i="1"/>
   <c r="K15" i="1"/>
   <c r="J15" i="1"/>
   <c r="I15" i="1"/>
   <c r="H15" i="1"/>
   <c r="G15" i="1"/>
   <c r="F15" i="1"/>
   <c r="E15" i="1"/>
   <c r="D15" i="1"/>
   <c r="C15" i="1"/>
   <c r="N10" i="1"/>
   <c r="M10" i="1"/>
   <c r="L10" i="1"/>
   <c r="K10" i="1"/>
   <c r="J10" i="1"/>
-  <c r="J19" i="1" s="1"/>
   <c r="I10" i="1"/>
-  <c r="I19" i="1" s="1"/>
   <c r="H10" i="1"/>
-  <c r="H19" i="1" s="1"/>
   <c r="G10" i="1"/>
   <c r="G19" i="1" s="1"/>
   <c r="F10" i="1"/>
   <c r="F19" i="1" s="1"/>
   <c r="E10" i="1"/>
   <c r="E19" i="1" s="1"/>
   <c r="D10" i="1"/>
   <c r="D19" i="1" s="1"/>
   <c r="C10" i="1"/>
   <c r="C19" i="1" s="1"/>
   <c r="N5" i="1"/>
   <c r="N19" i="1" s="1"/>
   <c r="M5" i="1"/>
   <c r="M19" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="L19" i="1" s="1"/>
   <c r="K5" i="1"/>
   <c r="K19" i="1" s="1"/>
   <c r="J5" i="1"/>
+  <c r="J19" i="1" s="1"/>
   <c r="I5" i="1"/>
+  <c r="I19" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
   <c r="D5" i="1"/>
   <c r="C5" i="1"/>
-  <c r="B2" i="2" l="1"/>
+  <c r="M15" i="2"/>
+  <c r="M10" i="2"/>
+  <c r="M5" i="2"/>
+  <c r="M20" i="2" l="1"/>
+  <c r="L20" i="2"/>
+  <c r="K20" i="2"/>
+  <c r="J20" i="2"/>
+  <c r="I20" i="2"/>
+  <c r="H20" i="2"/>
+  <c r="G20" i="2"/>
+  <c r="F20" i="2"/>
+  <c r="E20" i="2"/>
+  <c r="D20" i="2"/>
+  <c r="C20" i="2"/>
+  <c r="L15" i="2"/>
+  <c r="K15" i="2"/>
   <c r="J15" i="2"/>
   <c r="I15" i="2"/>
   <c r="H15" i="2"/>
   <c r="G15" i="2"/>
   <c r="F15" i="2"/>
   <c r="E15" i="2"/>
   <c r="D15" i="2"/>
   <c r="C15" i="2"/>
+  <c r="L10" i="2"/>
+  <c r="K10" i="2"/>
   <c r="J10" i="2"/>
   <c r="I10" i="2"/>
   <c r="H10" i="2"/>
   <c r="G10" i="2"/>
   <c r="F10" i="2"/>
   <c r="E10" i="2"/>
   <c r="D10" i="2"/>
   <c r="C10" i="2"/>
+  <c r="L5" i="2"/>
   <c r="K5" i="2"/>
-  <c r="K20" i="2" s="1"/>
   <c r="J5" i="2"/>
   <c r="I5" i="2"/>
-  <c r="I20" i="2" s="1"/>
   <c r="H5" i="2"/>
-  <c r="H20" i="2" s="1"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
-  <c r="F20" i="2" s="1"/>
   <c r="E5" i="2"/>
-  <c r="E20" i="2" s="1"/>
   <c r="D5" i="2"/>
-  <c r="D20" i="2" s="1"/>
   <c r="C5" i="2"/>
-  <c r="C20" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="O15" i="1"/>
+  <c r="B2" i="2" l="1"/>
+  <c r="O15" i="1" l="1"/>
   <c r="O5" i="1"/>
   <c r="O10" i="1"/>
   <c r="O19" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="13">
   <si>
     <t>(v mil. Kč)</t>
   </si>
   <si>
     <t>Důchodové pojištění</t>
   </si>
   <si>
     <t>pojistné od zaměstnavatelů</t>
   </si>
   <si>
     <t>pojistné od zaměstnanců</t>
   </si>
   <si>
     <t>pojistné od OSVČ</t>
   </si>
   <si>
     <t>ostatní</t>
   </si>
   <si>
     <t>Nemocenské pojištění</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Příspěvek na státní politiku zaměstnanosti</t>
   </si>
   <si>
     <t>Celkem</t>
   </si>
   <si>
     <t>pojistné od OSVČ (dobrovolné)</t>
   </si>
   <si>
     <t>Poznámka: Mezi ostatní příjmy se řadí zejména penále, pokuty nebo krátkodobě neidentifikované příjmy.</t>
   </si>
   <si>
     <t>Příjmy z pojistného na sociální zabezpečení - leden až červen</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...2 lines deleted...]
-  </numFmts>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman CE"/>
-[...10 lines deleted...]
-      <color theme="0" tint="-4.9989318521683403E-2"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005E1D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5C8AC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -331,115 +347,121 @@
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="1"/>
-    <cellStyle name="Procenta" xfId="2" builtinId="5"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFC5E0B4"/>
       <color rgb="FFE8EEE6"/>
       <color rgb="FFB5C8AC"/>
       <color rgb="FF87A67A"/>
       <color rgb="FF005E1D"/>
       <color rgb="FF595959"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -512,410 +534,389 @@
               <a:srgbClr val="005E1D"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-1.0530679933665008E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7075849341086336E-17"/>
                   <c:y val="-1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7075849341086336E-17"/>
                   <c:y val="-1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000002-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4768815703786941E-3"/>
                   <c:y val="1.0530679933665008E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000008-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="6"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="2.1061359867329921E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000007-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="7"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="8"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4768815703786399E-3"/>
                   <c:y val="-2.1061359867330015E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="9"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-1.5796019900497608E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000005-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0830339736434534E-16"/>
                   <c:y val="1.5796019900497418E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="12"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.0830339736434534E-16"/>
                   <c:y val="2.1061359867330015E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000006-7D88-41EC-9E39-B219268B2C13}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Příjmy leden - červen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - červen'!$C$5:$O$5</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>160243.22951563</c:v>
+                  <c:v>164479.85003529</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>164479.85003529</c:v>
+                  <c:v>173504.54611401999</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>173504.54611401999</c:v>
+                  <c:v>183583.52791967004</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>183583.52791967004</c:v>
+                  <c:v>197851.19852978</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>197851.19852978</c:v>
+                  <c:v>218692.19975606003</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>218692.19975606003</c:v>
+                  <c:v>237281.444411</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>237281.444411</c:v>
+                  <c:v>235383.26942870999</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>235383.26942870999</c:v>
+                  <c:v>254444.42183728999</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>254444.42183728999</c:v>
+                  <c:v>271215.5022251</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>271215.5022251</c:v>
+                  <c:v>297029.45972509001</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>297029.45972509001</c:v>
+                  <c:v>319689.36858216999</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>319689.36858216999</c:v>
+                  <c:v>343413.31629226997</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>343413.31629226997</c:v>
+                  <c:v>365411.73873155995</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-A3E2-4755-9A93-5C3EEB6EEACE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
@@ -1176,51 +1177,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.8026871980676324E-2"/>
           <c:y val="0.33937747766848148"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Příjmy leden - červen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
               </c:ext>
@@ -1274,122 +1275,114 @@
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.4731856635969554E-2"/>
                   <c:y val="5.3991656072768512E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-4.2833747927031554E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000008-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.828872053872054E-2"/>
                   <c:y val="-3.8183665008291921E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="8.9064814814814819E-2"/>
                   <c:y val="-4.8418739635157519E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="0.0%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -1430,60 +1423,60 @@
               <c:f>'Příjmy leden - červen'!$B$6:$B$9</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>pojistné od zaměstnavatelů</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>pojistné od zaměstnanců</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>pojistné od OSVČ</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>ostatní</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - červen'!$O$6:$O$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>243334.54068362003</c:v>
+                  <c:v>258108.64816184001</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>73376.198758640006</c:v>
+                  <c:v>77753.656504500002</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>26316.336164200002</c:v>
+                  <c:v>29002.99887906</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>386.24068580999995</c:v>
+                  <c:v>546.43518615999994</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5D64-4806-9F45-D1B4C31DB5D1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -1618,314 +1611,301 @@
               <a:srgbClr val="87A67A"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="1.0530679933664912E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000000-2507-48B9-8D0A-3E99F4AAA5B2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-1.4768815703786399E-3"/>
                   <c:y val="1.5796019900497418E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-2507-48B9-8D0A-3E99F4AAA5B2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-2.7075849341086336E-17"/>
                   <c:y val="1.0530679933664912E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000002-2507-48B9-8D0A-3E99F4AAA5B2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-3.1592039800995023E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-2507-48B9-8D0A-3E99F4AAA5B2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="4"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-2.6326699834162616E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-2507-48B9-8D0A-3E99F4AAA5B2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="5"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="0"/>
                   <c:y val="-1.5796019900497511E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="outEnd"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000005-2507-48B9-8D0A-3E99F4AAA5B2}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="0"/>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Příjmy leden - červen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - červen'!$C$10:$O$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>12421.57468211</c:v>
+                  <c:v>12823.101799719998</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>12823.101799719998</c:v>
+                  <c:v>13506.385887850001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>13506.385887850001</c:v>
+                  <c:v>14248.41814604</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>14248.41814604</c:v>
+                  <c:v>15859.901916549999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>15859.901916549999</c:v>
+                  <c:v>16980.541668059999</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>16980.541668059999</c:v>
+                  <c:v>18350.182840739999</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>18350.182840739999</c:v>
+                  <c:v>17029.542165430001</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>17029.542165430001</c:v>
+                  <c:v>18203.764320359998</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>18203.764320359998</c:v>
+                  <c:v>19241.291153439997</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>19241.291153439997</c:v>
+                  <c:v>21044.369001899995</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>21044.369001899995</c:v>
+                  <c:v>27918.946096049996</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>27918.946096049996</c:v>
+                  <c:v>30793.98912179</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>30793.98912179</c:v>
+                  <c:v>32682.02480467</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2219-40C6-A02F-7784A5B976C5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
@@ -2165,51 +2145,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10719955022479682"/>
           <c:y val="0.32205450394600066"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Příjmy leden - červen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
               </c:ext>
@@ -2263,122 +2243,114 @@
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-7.4731871345029247E-2"/>
                   <c:y val="2.239966832504146E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000004-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="2.8922558922558923E-3"/>
                   <c:y val="2.2285655058043117E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000008-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-9.8123737373737377E-2"/>
                   <c:y val="-5.3979684908789412E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000009-5D64-4806-9F45-D1B4C31DB5D1}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="8.6856902356902355E-2"/>
                   <c:y val="-5.8764096185738003E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000007-2A96-49C8-AFF6-94274EFE28E4}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="0.0%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -2417,60 +2389,60 @@
               <c:f>'Příjmy leden - červen'!$B$11:$B$14</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>pojistné od zaměstnavatelů</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>pojistné od zaměstnanců</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>pojistné od OSVČ (dobrovolné)</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>ostatní</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Příjmy leden - červen'!$O$11:$O$14</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>23760.754892009998</c:v>
+                  <c:v>25195.915522290001</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>6783.8755023500007</c:v>
+                  <c:v>7193.3616439199996</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>169.99299715999999</c:v>
+                  <c:v>182.43969412999999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>79.36573027</c:v>
+                  <c:v>110.30794433</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-5D64-4806-9F45-D1B4C31DB5D1}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4173,170 +4145,200 @@
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>674399</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>183149</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Graf 2"/>
+        <xdr:cNvPr id="3" name="Graf 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>183149</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Graf 4"/>
+        <xdr:cNvPr id="5" name="Graf 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>28574</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>674399</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>192674</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6" name="Graf 5"/>
+        <xdr:cNvPr id="6" name="Graf 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>192674</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Graf 6"/>
+        <xdr:cNvPr id="7" name="Graf 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5799793" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="TextovéPole 1"/>
+        <xdr:cNvPr id="2" name="TextovéPole 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4133850" y="3971925"/>
           <a:ext cx="5799793" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -4351,51 +4353,57 @@
             <a:rPr lang="cs-CZ" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Příjmy z důchodového pojištění v časové řadě a v aktuálním období dle typu plátce</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>295275</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6103081" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="8" name="TextovéPole 7"/>
+        <xdr:cNvPr id="8" name="TextovéPole 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4057650" y="6353175"/>
           <a:ext cx="6103081" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -5177,1617 +5185,1678 @@
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B2:P44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5" style="4" customWidth="1"/>
-    <col min="2" max="2" width="38.75" style="4" customWidth="1"/>
-    <col min="3" max="15" width="9.375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="38.69921875" style="4" customWidth="1"/>
+    <col min="3" max="15" width="9.3984375" style="4" customWidth="1"/>
     <col min="16" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:16" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="2:16" x14ac:dyDescent="0.2">
+    <row r="3" spans="2:16" x14ac:dyDescent="0.25">
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:16" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="D4" s="11">
+    <row r="4" spans="2:16" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="17"/>
+      <c r="C4" s="7">
         <v>2014</v>
       </c>
-      <c r="E4" s="11">
+      <c r="D4" s="7">
         <v>2015</v>
       </c>
-      <c r="F4" s="11">
+      <c r="E4" s="7">
         <v>2016</v>
       </c>
-      <c r="G4" s="11">
+      <c r="F4" s="7">
         <v>2017</v>
       </c>
-      <c r="H4" s="11">
+      <c r="G4" s="7">
         <v>2018</v>
       </c>
-      <c r="I4" s="11">
+      <c r="H4" s="7">
         <v>2019</v>
       </c>
-      <c r="J4" s="11">
+      <c r="I4" s="7">
         <v>2020</v>
       </c>
-      <c r="K4" s="11">
+      <c r="J4" s="7">
         <v>2021</v>
       </c>
-      <c r="L4" s="11">
+      <c r="K4" s="7">
         <v>2022</v>
       </c>
-      <c r="M4" s="11">
+      <c r="L4" s="7">
         <v>2023</v>
       </c>
-      <c r="N4" s="11">
+      <c r="M4" s="7">
         <v>2024</v>
       </c>
-      <c r="O4" s="11">
+      <c r="N4" s="7">
         <v>2025</v>
       </c>
+      <c r="O4" s="7">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="20"/>
     </row>
-    <row r="5" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="12" t="s">
+    <row r="5" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="13">
-[...4 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="C5" s="9">
+        <f t="shared" ref="C5:M5" si="0">SUM(C6:C9)</f>
         <v>164479.85003529</v>
       </c>
-      <c r="E5" s="13">
+      <c r="D5" s="9">
         <f t="shared" si="0"/>
         <v>173504.54611401999</v>
       </c>
-      <c r="F5" s="13">
+      <c r="E5" s="9">
         <f t="shared" si="0"/>
         <v>183583.52791967004</v>
       </c>
-      <c r="G5" s="13">
+      <c r="F5" s="9">
         <f t="shared" si="0"/>
         <v>197851.19852978</v>
       </c>
-      <c r="H5" s="13">
+      <c r="G5" s="9">
         <f t="shared" si="0"/>
         <v>218692.19975606003</v>
       </c>
-      <c r="I5" s="13">
+      <c r="H5" s="9">
         <f t="shared" si="0"/>
         <v>237281.444411</v>
       </c>
-      <c r="J5" s="13">
+      <c r="I5" s="9">
         <f t="shared" si="0"/>
         <v>235383.26942870999</v>
       </c>
-      <c r="K5" s="13">
+      <c r="J5" s="9">
         <f t="shared" si="0"/>
         <v>254444.42183728999</v>
       </c>
-      <c r="L5" s="13">
+      <c r="K5" s="9">
         <f t="shared" si="0"/>
         <v>271215.5022251</v>
       </c>
-      <c r="M5" s="13">
+      <c r="L5" s="9">
         <f t="shared" si="0"/>
         <v>297029.45972509001</v>
       </c>
-      <c r="N5" s="13">
+      <c r="M5" s="9">
         <f t="shared" si="0"/>
         <v>319689.36858216999</v>
       </c>
-      <c r="O5" s="13">
-        <f t="shared" ref="O5" si="1">SUM(O6:O9)</f>
+      <c r="N5" s="9">
+        <f t="shared" ref="N5:O5" si="1">SUM(N6:N9)</f>
         <v>343413.31629226997</v>
       </c>
-      <c r="P5" s="8"/>
+      <c r="O5" s="9">
+        <f t="shared" si="1"/>
+        <v>365411.73873155995</v>
+      </c>
+      <c r="P5" s="21"/>
     </row>
-    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="14" t="s">
+    <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15">
-[...2 lines deleted...]
-      <c r="D6" s="15">
+      <c r="C6" s="11">
         <v>118539.05478356002</v>
       </c>
-      <c r="E6" s="15">
+      <c r="D6" s="11">
         <v>124857.8112755</v>
       </c>
-      <c r="F6" s="15">
+      <c r="E6" s="11">
         <v>131776.99048249001</v>
       </c>
-      <c r="G6" s="15">
+      <c r="F6" s="11">
         <v>142301.34444573999</v>
       </c>
-      <c r="H6" s="15">
+      <c r="G6" s="11">
         <v>157612.20651966002</v>
       </c>
-      <c r="I6" s="16">
+      <c r="H6" s="12">
         <v>169978.48242695001</v>
       </c>
-      <c r="J6" s="15">
+      <c r="I6" s="11">
         <v>172968.19575915998</v>
       </c>
-      <c r="K6" s="15">
+      <c r="J6" s="11">
         <v>184988.20743158</v>
       </c>
-      <c r="L6" s="15">
+      <c r="K6" s="11">
         <v>195579.51944833001</v>
       </c>
-      <c r="M6" s="15">
+      <c r="L6" s="11">
         <v>213912.10137758998</v>
       </c>
-      <c r="N6" s="15">
+      <c r="M6" s="11">
         <v>229173.924848</v>
       </c>
-      <c r="O6" s="15">
+      <c r="N6" s="11">
         <v>243334.54068362003</v>
       </c>
-      <c r="P6" s="9"/>
+      <c r="O6" s="11">
+        <v>258108.64816184001</v>
+      </c>
+      <c r="P6" s="22"/>
     </row>
-    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="14" t="s">
+    <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="15">
-[...2 lines deleted...]
-      <c r="D7" s="15">
+      <c r="C7" s="11">
         <v>35348.524025999999</v>
       </c>
-      <c r="E7" s="15">
+      <c r="D7" s="11">
         <v>37228.591973970004</v>
       </c>
-      <c r="F7" s="15">
+      <c r="E7" s="11">
         <v>39681.312832510004</v>
       </c>
-      <c r="G7" s="15">
+      <c r="F7" s="11">
         <v>42927.407244400005</v>
       </c>
-      <c r="H7" s="15">
+      <c r="G7" s="11">
         <v>47548.49556173</v>
       </c>
-      <c r="I7" s="16">
+      <c r="H7" s="12">
         <v>51282.679111509999</v>
       </c>
-      <c r="J7" s="15">
+      <c r="I7" s="11">
         <v>52193.225352000009</v>
       </c>
-      <c r="K7" s="15">
+      <c r="J7" s="11">
         <v>55822.769880309999</v>
       </c>
-      <c r="L7" s="15">
+      <c r="K7" s="11">
         <v>59014.461949339995</v>
       </c>
-      <c r="M7" s="15">
+      <c r="L7" s="11">
         <v>64550.969158529995</v>
       </c>
-      <c r="N7" s="15">
+      <c r="M7" s="11">
         <v>69162.440480749996</v>
       </c>
-      <c r="O7" s="15">
+      <c r="N7" s="11">
         <v>73376.198758640006</v>
       </c>
-      <c r="P7" s="9"/>
+      <c r="O7" s="11">
+        <v>77753.656504500002</v>
+      </c>
+      <c r="P7" s="22"/>
     </row>
-    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="14" t="s">
+    <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="15">
-[...2 lines deleted...]
-      <c r="D8" s="15">
+      <c r="C8" s="11">
         <v>10292.238293290002</v>
       </c>
-      <c r="E8" s="15">
+      <c r="D8" s="11">
         <v>11118.37874195</v>
       </c>
-      <c r="F8" s="15">
+      <c r="E8" s="11">
         <v>11794.044092209999</v>
       </c>
-      <c r="G8" s="15">
+      <c r="F8" s="11">
         <v>12291.429817889999</v>
       </c>
-      <c r="H8" s="15">
+      <c r="G8" s="11">
         <v>13196.111625860001</v>
       </c>
-      <c r="I8" s="16">
+      <c r="H8" s="12">
         <v>15652.20732096</v>
       </c>
-      <c r="J8" s="15">
+      <c r="I8" s="11">
         <v>9881.7516811499991</v>
       </c>
-      <c r="K8" s="15">
+      <c r="J8" s="11">
         <v>13250.042595950001</v>
       </c>
-      <c r="L8" s="15">
+      <c r="K8" s="11">
         <v>16209.087899170003</v>
       </c>
-      <c r="M8" s="15">
+      <c r="L8" s="11">
         <v>18181.937982509997</v>
       </c>
-      <c r="N8" s="15">
+      <c r="M8" s="11">
         <v>20906.567579459999</v>
       </c>
-      <c r="O8" s="15">
+      <c r="N8" s="11">
         <v>26316.336164200002</v>
       </c>
-      <c r="P8" s="9"/>
+      <c r="O8" s="11">
+        <v>29002.99887906</v>
+      </c>
+      <c r="P8" s="23"/>
     </row>
-    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="14" t="s">
+    <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="15">
-[...2 lines deleted...]
-      <c r="D9" s="15">
+      <c r="C9" s="11">
         <v>300.03293244000002</v>
       </c>
-      <c r="E9" s="15">
+      <c r="D9" s="11">
         <v>299.76412260000001</v>
       </c>
-      <c r="F9" s="15">
+      <c r="E9" s="11">
         <v>331.18051246000005</v>
       </c>
-      <c r="G9" s="15">
+      <c r="F9" s="11">
         <v>331.01702175000003</v>
       </c>
-      <c r="H9" s="15">
+      <c r="G9" s="11">
         <v>335.38604880999998</v>
       </c>
-      <c r="I9" s="16">
+      <c r="H9" s="12">
         <v>368.07555157999997</v>
       </c>
-      <c r="J9" s="15">
+      <c r="I9" s="11">
         <v>340.09663640000002</v>
       </c>
-      <c r="K9" s="15">
+      <c r="J9" s="11">
         <v>383.40192945000007</v>
       </c>
-      <c r="L9" s="15">
+      <c r="K9" s="11">
         <v>412.43292825999998</v>
       </c>
-      <c r="M9" s="15">
+      <c r="L9" s="11">
         <v>384.45120646000004</v>
       </c>
-      <c r="N9" s="15">
+      <c r="M9" s="11">
         <v>446.43567396000003</v>
       </c>
-      <c r="O9" s="15">
+      <c r="N9" s="11">
         <v>386.24068580999995</v>
       </c>
-      <c r="P9" s="9"/>
+      <c r="O9" s="11">
+        <v>546.43518615999994</v>
+      </c>
+      <c r="P9" s="22"/>
     </row>
-    <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="12" t="s">
+    <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="13">
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="C10" s="9">
+        <f t="shared" ref="C10:M10" si="2">SUM(C11:C14)</f>
         <v>12823.101799719998</v>
       </c>
-      <c r="E10" s="13">
+      <c r="D10" s="9">
         <f t="shared" si="2"/>
         <v>13506.385887850001</v>
       </c>
-      <c r="F10" s="13">
+      <c r="E10" s="9">
         <f t="shared" si="2"/>
         <v>14248.41814604</v>
       </c>
-      <c r="G10" s="13">
+      <c r="F10" s="9">
         <f t="shared" si="2"/>
         <v>15859.901916549999</v>
       </c>
-      <c r="H10" s="13">
+      <c r="G10" s="9">
         <f t="shared" si="2"/>
         <v>16980.541668059999</v>
       </c>
-      <c r="I10" s="13">
+      <c r="H10" s="9">
         <f t="shared" si="2"/>
         <v>18350.182840739999</v>
       </c>
-      <c r="J10" s="13">
+      <c r="I10" s="9">
         <f t="shared" si="2"/>
         <v>17029.542165430001</v>
       </c>
-      <c r="K10" s="13">
+      <c r="J10" s="9">
         <f t="shared" si="2"/>
         <v>18203.764320359998</v>
       </c>
-      <c r="L10" s="13">
+      <c r="K10" s="9">
         <f t="shared" si="2"/>
         <v>19241.291153439997</v>
       </c>
-      <c r="M10" s="13">
+      <c r="L10" s="9">
         <f t="shared" si="2"/>
         <v>21044.369001899995</v>
       </c>
-      <c r="N10" s="13">
+      <c r="M10" s="9">
         <f t="shared" si="2"/>
         <v>27918.946096049996</v>
       </c>
-      <c r="O10" s="13">
-        <f t="shared" ref="O10" si="3">SUM(O11:O14)</f>
+      <c r="N10" s="9">
+        <f t="shared" ref="N10:O10" si="3">SUM(N11:N14)</f>
         <v>30793.98912179</v>
       </c>
-      <c r="P10" s="9"/>
+      <c r="O10" s="9">
+        <f t="shared" si="3"/>
+        <v>32682.02480467</v>
+      </c>
+      <c r="P10" s="22"/>
     </row>
-    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="14" t="s">
+    <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="15">
-[...2 lines deleted...]
-      <c r="D11" s="15">
+      <c r="C11" s="11">
         <v>12682.972508629999</v>
       </c>
-      <c r="E11" s="15">
+      <c r="D11" s="11">
         <v>13357.218886530001</v>
       </c>
-      <c r="F11" s="15">
+      <c r="E11" s="11">
         <v>14097.07340019</v>
       </c>
-      <c r="G11" s="15">
+      <c r="F11" s="11">
         <v>15222.93452176</v>
       </c>
-      <c r="H11" s="15">
+      <c r="G11" s="11">
         <v>16860.840697169999</v>
       </c>
-      <c r="I11" s="16">
+      <c r="H11" s="12">
         <v>18183.744631549998</v>
       </c>
-      <c r="J11" s="15">
+      <c r="I11" s="11">
         <v>16895.708362690002</v>
       </c>
-      <c r="K11" s="15">
+      <c r="J11" s="11">
         <v>18069.978038279998</v>
       </c>
-      <c r="L11" s="15">
+      <c r="K11" s="11">
         <v>19104.66266283</v>
       </c>
-      <c r="M11" s="15">
+      <c r="L11" s="11">
         <v>20894.807306169998</v>
       </c>
-      <c r="N11" s="15">
+      <c r="M11" s="11">
         <v>22385.221796689999</v>
       </c>
-      <c r="O11" s="15">
+      <c r="N11" s="11">
         <v>23760.754892009998</v>
       </c>
-      <c r="P11" s="9"/>
+      <c r="O11" s="11">
+        <v>25195.915522290001</v>
+      </c>
+      <c r="P11" s="22"/>
     </row>
-    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="14" t="s">
+    <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="17" t="s">
+      <c r="C12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D12" s="17" t="s">
+      <c r="D12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E12" s="17" t="s">
+      <c r="E12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F12" s="17" t="s">
+      <c r="F12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="G12" s="17" t="s">
+      <c r="G12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H12" s="17" t="s">
+      <c r="H12" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="I12" s="18" t="s">
+      <c r="I12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="J12" s="17" t="s">
+      <c r="J12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="K12" s="17" t="s">
+      <c r="K12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="L12" s="17" t="s">
+      <c r="L12" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="M12" s="17" t="s">
-[...2 lines deleted...]
-      <c r="N12" s="15">
+      <c r="M12" s="11">
         <v>5349.8688629899998</v>
       </c>
-      <c r="O12" s="15">
+      <c r="N12" s="11">
         <v>6783.8755023500007</v>
       </c>
-      <c r="P12" s="9"/>
+      <c r="O12" s="11">
+        <v>7193.3616439199996</v>
+      </c>
+      <c r="P12" s="22"/>
     </row>
-    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="14" t="s">
+    <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="15">
-[...2 lines deleted...]
-      <c r="D13" s="15">
+      <c r="C13" s="11">
         <v>88.623753969999996</v>
       </c>
-      <c r="E13" s="15">
+      <c r="D13" s="11">
         <v>90.895688209999989</v>
       </c>
-      <c r="F13" s="15">
+      <c r="E13" s="11">
         <v>92.029115480000002</v>
       </c>
-      <c r="G13" s="15">
+      <c r="F13" s="11">
         <v>93.802082400000003</v>
       </c>
-      <c r="H13" s="15">
+      <c r="G13" s="11">
         <v>97.881784080000003</v>
       </c>
-      <c r="I13" s="16">
+      <c r="H13" s="12">
         <v>130.99045351999999</v>
       </c>
-      <c r="J13" s="15">
+      <c r="I13" s="11">
         <v>101.07970448</v>
       </c>
-      <c r="K13" s="15">
+      <c r="J13" s="11">
         <v>98.499108629999995</v>
       </c>
-      <c r="L13" s="15">
+      <c r="K13" s="11">
         <v>103.83422179</v>
       </c>
-      <c r="M13" s="15">
+      <c r="L13" s="11">
         <v>116.56170878</v>
       </c>
-      <c r="N13" s="15">
+      <c r="M13" s="11">
         <v>139.11851206999998</v>
       </c>
-      <c r="O13" s="15">
+      <c r="N13" s="11">
         <v>169.99299715999999</v>
       </c>
-      <c r="P13" s="9"/>
+      <c r="O13" s="11">
+        <v>182.43969412999999</v>
+      </c>
+      <c r="P13" s="22"/>
     </row>
-    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="14" t="s">
+    <row r="14" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="15">
-[...2 lines deleted...]
-      <c r="D14" s="15">
+      <c r="C14" s="11">
         <v>51.505537119999993</v>
       </c>
-      <c r="E14" s="15">
+      <c r="D14" s="11">
         <v>58.271313110000001</v>
       </c>
-      <c r="F14" s="15">
+      <c r="E14" s="11">
         <v>59.315630370000008</v>
       </c>
-      <c r="G14" s="15">
+      <c r="F14" s="11">
         <v>543.16531238999994</v>
       </c>
-      <c r="H14" s="15">
+      <c r="G14" s="11">
         <v>21.819186810000001</v>
       </c>
-      <c r="I14" s="16">
+      <c r="H14" s="12">
         <v>35.447755669999999</v>
       </c>
-      <c r="J14" s="15">
+      <c r="I14" s="11">
         <v>32.754098259999999</v>
       </c>
-      <c r="K14" s="15">
+      <c r="J14" s="11">
         <v>35.287173449999997</v>
       </c>
-      <c r="L14" s="15">
+      <c r="K14" s="11">
         <v>32.794268819999999</v>
       </c>
-      <c r="M14" s="15">
+      <c r="L14" s="11">
         <v>32.99998695</v>
       </c>
-      <c r="N14" s="15">
+      <c r="M14" s="11">
         <v>44.736924299999998</v>
       </c>
-      <c r="O14" s="15">
+      <c r="N14" s="11">
         <v>79.36573027</v>
       </c>
-      <c r="P14" s="9"/>
+      <c r="O14" s="11">
+        <v>110.30794433</v>
+      </c>
+      <c r="P14" s="22"/>
     </row>
-    <row r="15" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+    <row r="15" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="13">
-[...4 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="C15" s="9">
+        <f t="shared" ref="C15:M15" si="4">SUM(C16:C18)</f>
         <v>7067.2244250899994</v>
       </c>
-      <c r="E15" s="13">
+      <c r="D15" s="9">
         <f t="shared" si="4"/>
         <v>7454.7842858699996</v>
       </c>
-      <c r="F15" s="13">
+      <c r="E15" s="9">
         <f t="shared" si="4"/>
         <v>7870.8313453300007</v>
       </c>
-      <c r="G15" s="13">
+      <c r="F15" s="9">
         <f t="shared" si="4"/>
         <v>8478.7953333999994</v>
       </c>
-      <c r="H15" s="13">
+      <c r="G15" s="9">
         <f t="shared" si="4"/>
         <v>9371.7477369399985</v>
       </c>
-      <c r="I15" s="13">
+      <c r="H15" s="9">
         <f t="shared" si="4"/>
         <v>10167.948516960001</v>
       </c>
-      <c r="J15" s="13">
+      <c r="I15" s="9">
         <f t="shared" si="4"/>
         <v>10086.539131500002</v>
       </c>
-      <c r="K15" s="13">
+      <c r="J15" s="9">
         <f t="shared" si="4"/>
         <v>10903.206322799999</v>
       </c>
-      <c r="L15" s="13">
+      <c r="K15" s="9">
         <f t="shared" si="4"/>
         <v>11621.76272689</v>
       </c>
-      <c r="M15" s="13">
+      <c r="L15" s="9">
         <f t="shared" si="4"/>
         <v>12727.797245270001</v>
       </c>
-      <c r="N15" s="13">
+      <c r="M15" s="9">
         <f t="shared" si="4"/>
         <v>13698.33078149</v>
       </c>
-      <c r="O15" s="13">
-        <f t="shared" ref="O15" si="5">SUM(O16:O18)</f>
+      <c r="N15" s="9">
+        <f t="shared" ref="N15:O15" si="5">SUM(N16:N18)</f>
         <v>14713.69752596</v>
       </c>
-      <c r="P15" s="6"/>
+      <c r="O15" s="9">
+        <f t="shared" si="5"/>
+        <v>15654.939972800001</v>
+      </c>
+      <c r="P15" s="22"/>
     </row>
-    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="14" t="s">
+    <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="15">
-[...2 lines deleted...]
-      <c r="D16" s="15">
+      <c r="C16" s="11">
         <v>6616.1332903499997</v>
       </c>
-      <c r="E16" s="15">
+      <c r="D16" s="11">
         <v>6968.8114757399999</v>
       </c>
-      <c r="F16" s="15">
+      <c r="E16" s="11">
         <v>7354.9948177700007</v>
       </c>
-      <c r="G16" s="15">
+      <c r="F16" s="11">
         <v>7942.4006203599993</v>
       </c>
-      <c r="H16" s="15">
+      <c r="G16" s="11">
         <v>8796.9603640099995</v>
       </c>
-      <c r="I16" s="16">
+      <c r="H16" s="12">
         <v>9487.1711121900007</v>
       </c>
-      <c r="J16" s="15">
+      <c r="I16" s="11">
         <v>9654.0388332800012</v>
       </c>
-      <c r="K16" s="15">
+      <c r="J16" s="11">
         <v>10324.92320553</v>
       </c>
-      <c r="L16" s="15">
+      <c r="K16" s="11">
         <v>10916.06620182</v>
       </c>
-      <c r="M16" s="15">
+      <c r="L16" s="11">
         <v>11939.28007705</v>
       </c>
-      <c r="N16" s="15">
+      <c r="M16" s="11">
         <v>12791.1027825</v>
       </c>
-      <c r="O16" s="15">
+      <c r="N16" s="11">
         <v>13576.720030900002</v>
       </c>
-      <c r="P16" s="6"/>
+      <c r="O16" s="11">
+        <v>14396.71447158</v>
+      </c>
+      <c r="P16" s="22"/>
     </row>
-    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="14" t="s">
+    <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="15">
-[...2 lines deleted...]
-      <c r="D17" s="15">
+      <c r="C17" s="11">
         <v>441.09592672000002</v>
       </c>
-      <c r="E17" s="15">
+      <c r="D17" s="11">
         <v>476.50194597000001</v>
       </c>
-      <c r="F17" s="15">
+      <c r="E17" s="11">
         <v>505.45903256000003</v>
       </c>
-      <c r="G17" s="15">
+      <c r="F17" s="11">
         <v>526.77556363999997</v>
       </c>
-      <c r="H17" s="15">
+      <c r="G17" s="11">
         <v>565.54764104999992</v>
       </c>
-      <c r="I17" s="16">
+      <c r="H17" s="12">
         <v>670.80888511000001</v>
       </c>
-      <c r="J17" s="15">
+      <c r="I17" s="11">
         <v>423.50364352999998</v>
       </c>
-      <c r="K17" s="15">
+      <c r="J17" s="11">
         <v>567.85896842</v>
       </c>
-      <c r="L17" s="15">
+      <c r="K17" s="11">
         <v>694.67519568</v>
       </c>
-      <c r="M17" s="15">
+      <c r="L17" s="11">
         <v>779.22591363999993</v>
       </c>
-      <c r="N17" s="15">
+      <c r="M17" s="11">
         <v>895.99575341999991</v>
       </c>
-      <c r="O17" s="15">
+      <c r="N17" s="11">
         <v>1127.84297855</v>
       </c>
-      <c r="P17" s="6"/>
+      <c r="O17" s="11">
+        <v>1242.9856661900001</v>
+      </c>
+      <c r="P17" s="22"/>
     </row>
-    <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="14" t="s">
+    <row r="18" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="15">
-[...2 lines deleted...]
-      <c r="D18" s="15">
+      <c r="C18" s="11">
         <v>9.9952080199999997</v>
       </c>
-      <c r="E18" s="15">
+      <c r="D18" s="11">
         <v>9.4708641599999996</v>
       </c>
-      <c r="F18" s="15">
+      <c r="E18" s="11">
         <v>10.377495</v>
       </c>
-      <c r="G18" s="15">
+      <c r="F18" s="11">
         <v>9.6191493999999995</v>
       </c>
-      <c r="H18" s="15">
+      <c r="G18" s="11">
         <v>9.2397318800000008</v>
       </c>
-      <c r="I18" s="16">
+      <c r="H18" s="12">
         <v>9.9685196600000001</v>
       </c>
-      <c r="J18" s="15">
+      <c r="I18" s="11">
         <v>8.9966546899999997</v>
       </c>
-      <c r="K18" s="15">
+      <c r="J18" s="11">
         <v>10.42414885</v>
       </c>
-      <c r="L18" s="15">
+      <c r="K18" s="11">
         <v>11.021329389999998</v>
       </c>
-      <c r="M18" s="15">
+      <c r="L18" s="11">
         <v>9.2912545800000004</v>
       </c>
-      <c r="N18" s="15">
+      <c r="M18" s="11">
         <v>11.23224557</v>
       </c>
-      <c r="O18" s="15">
+      <c r="N18" s="11">
         <v>9.134516510000001</v>
       </c>
-      <c r="P18" s="6"/>
+      <c r="O18" s="11">
+        <v>15.23983503</v>
+      </c>
+      <c r="P18" s="22"/>
     </row>
-    <row r="19" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="19" t="s">
+    <row r="19" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="20">
-[...4 lines deleted...]
-        <f t="shared" si="6"/>
+      <c r="C19" s="16">
+        <f t="shared" ref="C19:M19" si="6">C5+C10+C15</f>
         <v>184370.17626010001</v>
       </c>
-      <c r="E19" s="20">
+      <c r="D19" s="16">
         <f t="shared" si="6"/>
         <v>194465.71628773998</v>
       </c>
-      <c r="F19" s="20">
+      <c r="E19" s="16">
         <f t="shared" si="6"/>
         <v>205702.77741104004</v>
       </c>
-      <c r="G19" s="20">
+      <c r="F19" s="16">
         <f t="shared" si="6"/>
         <v>222189.89577973</v>
       </c>
-      <c r="H19" s="20">
+      <c r="G19" s="16">
         <f t="shared" si="6"/>
         <v>245044.48916106002</v>
       </c>
-      <c r="I19" s="20">
+      <c r="H19" s="16">
         <f t="shared" si="6"/>
         <v>265799.57576869999</v>
       </c>
-      <c r="J19" s="20">
+      <c r="I19" s="16">
         <f t="shared" si="6"/>
         <v>262499.35072563996</v>
       </c>
-      <c r="K19" s="20">
+      <c r="J19" s="16">
         <f t="shared" si="6"/>
         <v>283551.39248044998</v>
       </c>
-      <c r="L19" s="20">
+      <c r="K19" s="16">
         <f t="shared" si="6"/>
         <v>302078.55610543001</v>
       </c>
-      <c r="M19" s="20">
+      <c r="L19" s="16">
         <f t="shared" si="6"/>
         <v>330801.62597226002</v>
       </c>
-      <c r="N19" s="20">
+      <c r="M19" s="16">
         <f t="shared" si="6"/>
         <v>361306.64545970998</v>
       </c>
-      <c r="O19" s="20">
-        <f t="shared" ref="O19" si="7">O5+O10+O15</f>
+      <c r="N19" s="16">
+        <f t="shared" ref="N19:O19" si="7">N5+N10+N15</f>
         <v>388921.00294001994</v>
       </c>
-      <c r="P19" s="6"/>
+      <c r="O19" s="16">
+        <f t="shared" si="7"/>
+        <v>413748.70350902999</v>
+      </c>
+      <c r="P19" s="22"/>
     </row>
-    <row r="20" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="22" t="s">
+    <row r="20" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="F20" s="10"/>
+      <c r="F20" s="6"/>
     </row>
-    <row r="21" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...22 lines deleted...]
-    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O21"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.5" style="4" customWidth="1"/>
-    <col min="2" max="2" width="38.75" style="4" customWidth="1"/>
-    <col min="3" max="15" width="9.375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="38.69921875" style="4" customWidth="1"/>
+    <col min="3" max="15" width="9.3984375" style="4" customWidth="1"/>
     <col min="16" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:15" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="str">
         <f>'Příjmy leden - červen'!B2</f>
         <v>Příjmy z pojistného na sociální zabezpečení - leden až červen</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
     </row>
-    <row r="3" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="L3" s="2" t="s">
+    <row r="3" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L3" s="2"/>
+      <c r="M3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="2:15" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C4" s="11">
+    <row r="4" spans="2:15" s="5" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="17"/>
+      <c r="C4" s="7">
         <v>2003</v>
       </c>
-      <c r="D4" s="11">
+      <c r="D4" s="7">
         <v>2004</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E4" s="7">
         <v>2005</v>
       </c>
-      <c r="F4" s="11">
+      <c r="F4" s="7">
         <v>2006</v>
       </c>
-      <c r="G4" s="11">
+      <c r="G4" s="7">
         <v>2007</v>
       </c>
-      <c r="H4" s="11">
+      <c r="H4" s="7">
         <v>2008</v>
       </c>
-      <c r="I4" s="11">
+      <c r="I4" s="7">
         <v>2009</v>
       </c>
-      <c r="J4" s="11">
+      <c r="J4" s="7">
         <v>2010</v>
       </c>
-      <c r="K4" s="11">
+      <c r="K4" s="7">
         <v>2011</v>
       </c>
-      <c r="L4" s="11">
+      <c r="L4" s="7">
         <v>2012</v>
       </c>
+      <c r="M4" s="7">
+        <v>2013</v>
+      </c>
     </row>
-    <row r="5" spans="2:15" s="7" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="12" t="s">
+    <row r="5" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="9">
         <f>SUM(C6:C9)</f>
         <v>97907.45757785</v>
       </c>
-      <c r="D5" s="13">
-        <f t="shared" ref="D5:K5" si="0">SUM(D6:D9)</f>
+      <c r="D5" s="9">
+        <f t="shared" ref="D5:M5" si="0">SUM(D6:D9)</f>
         <v>113731.38255953</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="9">
         <f t="shared" si="0"/>
         <v>120229.51942444002</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="9">
         <f t="shared" si="0"/>
         <v>128911.39128086</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="9">
         <f t="shared" si="0"/>
         <v>142530.64345348999</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="9">
         <f t="shared" si="0"/>
         <v>154474.09509265001</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="9">
         <f t="shared" si="0"/>
         <v>155205.93551271001</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="9">
         <f t="shared" si="0"/>
         <v>150804.77416765995</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="9">
         <f t="shared" si="0"/>
         <v>157285.71076199002</v>
       </c>
-      <c r="L5" s="13">
-        <f>SUM(L6:L9)</f>
+      <c r="L5" s="9">
+        <f t="shared" si="0"/>
         <v>161588.94820166999</v>
       </c>
+      <c r="M5" s="9">
+        <f t="shared" si="0"/>
+        <v>160243.22951563</v>
+      </c>
     </row>
-    <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="23" t="s">
+    <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="11">
         <v>69873.924958699994</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="11">
         <v>82700.176805760013</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="11">
         <v>86697.505726260017</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="11">
         <v>93519.697667650005</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="11">
         <v>102556.55317608999</v>
       </c>
-      <c r="H6" s="15">
+      <c r="H6" s="11">
         <v>111585.56341603</v>
       </c>
-      <c r="I6" s="15">
+      <c r="I6" s="11">
         <v>109232.15537454</v>
       </c>
-      <c r="J6" s="15">
+      <c r="J6" s="11">
         <v>108017.62487858998</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="11">
         <v>112517.46415057001</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="11">
         <v>115331.29775117002</v>
       </c>
+      <c r="M6" s="11">
+        <v>114893.02560618</v>
+      </c>
     </row>
-    <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="23" t="s">
+    <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C7" s="15">
+      <c r="C7" s="11">
         <v>23291.308319880001</v>
       </c>
-      <c r="D7" s="15">
+      <c r="D7" s="11">
         <v>25002.379034329999</v>
       </c>
-      <c r="E7" s="15">
+      <c r="E7" s="11">
         <v>26210.87382429</v>
       </c>
-      <c r="F7" s="15">
+      <c r="F7" s="11">
         <v>28273.396969380003</v>
       </c>
-      <c r="G7" s="15">
+      <c r="G7" s="11">
         <v>31005.469564900002</v>
       </c>
-      <c r="H7" s="15">
+      <c r="H7" s="11">
         <v>33735.170335170005</v>
       </c>
-      <c r="I7" s="15">
+      <c r="I7" s="11">
         <v>32941.10975933</v>
       </c>
-      <c r="J7" s="15">
+      <c r="J7" s="11">
         <v>32599.126970290003</v>
       </c>
-      <c r="K7" s="15">
+      <c r="K7" s="11">
         <v>33979.842446119997</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="11">
         <v>34829.445100470002</v>
       </c>
+      <c r="M7" s="11">
+        <v>34644.472494720001</v>
+      </c>
     </row>
-    <row r="8" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="23" t="s">
+    <row r="8" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="15">
+      <c r="C8" s="11">
         <v>4630.5121346899996</v>
       </c>
-      <c r="D8" s="15">
+      <c r="D8" s="11">
         <v>5957.0317034099999</v>
       </c>
-      <c r="E8" s="15">
+      <c r="E8" s="11">
         <v>7278.4889553800003</v>
       </c>
-      <c r="F8" s="15">
+      <c r="F8" s="11">
         <v>7082.3131225499992</v>
       </c>
-      <c r="G8" s="15">
+      <c r="G8" s="11">
         <v>8925.3684368499999</v>
       </c>
-      <c r="H8" s="15">
+      <c r="H8" s="11">
         <v>9109.9311969800001</v>
       </c>
-      <c r="I8" s="15">
+      <c r="I8" s="11">
         <v>12903.91785503</v>
       </c>
-      <c r="J8" s="15">
+      <c r="J8" s="11">
         <v>9948.5692468099987</v>
       </c>
-      <c r="K8" s="15">
+      <c r="K8" s="11">
         <v>10536.377214919999</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="11">
         <v>11129.053334539998</v>
       </c>
+      <c r="M8" s="11">
+        <v>10404.60675709</v>
+      </c>
     </row>
-    <row r="9" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="23" t="s">
+    <row r="9" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="11">
         <v>111.71216458000001</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="11">
         <v>71.795016029999999</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="11">
         <v>42.65091850999999</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="11">
         <v>35.983521279999998</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="11">
         <v>43.252275650000001</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="11">
         <v>43.430144470000002</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="11">
         <v>128.75252380999999</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="11">
         <v>239.45307197</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="11">
         <v>252.02695037999996</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="11">
         <v>299.15201548999994</v>
       </c>
+      <c r="M9" s="11">
+        <v>301.12465764000001</v>
+      </c>
     </row>
-    <row r="10" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="12" t="s">
+    <row r="10" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="9">
         <f>SUM(C11:C14)</f>
         <v>16099.457591049999</v>
       </c>
-      <c r="D10" s="13">
-        <f t="shared" ref="D10:J10" si="1">SUM(D11:D14)</f>
+      <c r="D10" s="9">
+        <f t="shared" ref="D10:M10" si="1">SUM(D11:D14)</f>
         <v>17272.131154039998</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="9">
         <f t="shared" si="1"/>
         <v>18143.775171650002</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="9">
         <f t="shared" si="1"/>
         <v>19548.704215109999</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="9">
         <f t="shared" si="1"/>
         <v>21410.920585899999</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="9">
         <f t="shared" si="1"/>
         <v>23258.95503614</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="9">
         <f t="shared" si="1"/>
         <v>13022.24788918</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="9">
         <f t="shared" si="1"/>
         <v>11781.656894749998</v>
       </c>
-      <c r="K10" s="13">
-        <f>SUM(K11:K14)</f>
+      <c r="K10" s="9">
+        <f t="shared" si="1"/>
         <v>12199.796479069999</v>
       </c>
-      <c r="L10" s="13">
-        <f>SUM(L11:L14)</f>
+      <c r="L10" s="9">
+        <f t="shared" si="1"/>
         <v>12436.2286432</v>
       </c>
+      <c r="M10" s="9">
+        <f t="shared" si="1"/>
+        <v>12421.57468211</v>
+      </c>
     </row>
-    <row r="11" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="23" t="s">
+    <row r="11" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="C11" s="15">
+      <c r="C11" s="11">
         <v>11824.818069299999</v>
       </c>
-      <c r="D11" s="15">
+      <c r="D11" s="11">
         <v>12693.51550901</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="11">
         <v>13307.05901769</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="11">
         <v>14354.186152919998</v>
       </c>
-      <c r="G11" s="15">
+      <c r="G11" s="11">
         <v>15741.238393739999</v>
       </c>
-      <c r="H11" s="15">
+      <c r="H11" s="11">
         <v>17127.08647717</v>
       </c>
-      <c r="I11" s="15">
+      <c r="I11" s="11">
         <v>11744.28850658</v>
       </c>
-      <c r="J11" s="15">
+      <c r="J11" s="11">
         <v>11509.72569175</v>
       </c>
-      <c r="K11" s="15">
+      <c r="K11" s="11">
         <v>11990.673279409999</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="11">
         <v>12331.61322456</v>
       </c>
+      <c r="M11" s="11">
+        <v>12293.8392714</v>
+      </c>
     </row>
-    <row r="12" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="23" t="s">
+    <row r="12" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="15">
+      <c r="C12" s="11">
         <v>3941.6060240100001</v>
       </c>
-      <c r="D12" s="15">
+      <c r="D12" s="11">
         <v>4231.1718371500001</v>
       </c>
-      <c r="E12" s="15">
+      <c r="E12" s="11">
         <v>4435.6863399599997</v>
       </c>
-      <c r="F12" s="15">
+      <c r="F12" s="11">
         <v>4784.72871872</v>
       </c>
-      <c r="G12" s="15">
+      <c r="G12" s="11">
         <v>5247.0794655399995</v>
       </c>
-      <c r="H12" s="15">
+      <c r="H12" s="11">
         <v>5709.0288265600002</v>
       </c>
-      <c r="I12" s="15">
+      <c r="I12" s="11">
         <v>104.40843882000001</v>
       </c>
-      <c r="J12" s="15">
+      <c r="J12" s="11">
         <v>3.5766925299999999</v>
       </c>
-      <c r="K12" s="15">
+      <c r="K12" s="11">
         <v>1.7484458200000002</v>
       </c>
-      <c r="L12" s="17" t="s">
+      <c r="L12" s="13" t="s">
         <v>7</v>
       </c>
+      <c r="M12" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="13" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="23" t="s">
+    <row r="13" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="15">
+      <c r="C13" s="11">
         <v>325.77670518000002</v>
       </c>
-      <c r="D13" s="15">
+      <c r="D13" s="11">
         <v>365.74564636000002</v>
       </c>
-      <c r="E13" s="15">
+      <c r="E13" s="11">
         <v>394.76005474999999</v>
       </c>
-      <c r="F13" s="15">
+      <c r="F13" s="11">
         <v>402.92650800000001</v>
       </c>
-      <c r="G13" s="15">
+      <c r="G13" s="11">
         <v>419.57931600000001</v>
       </c>
-      <c r="H13" s="15">
+      <c r="H13" s="11">
         <v>413.052098</v>
       </c>
-      <c r="I13" s="15">
+      <c r="I13" s="11">
         <v>273.28373793000003</v>
       </c>
-      <c r="J13" s="15">
+      <c r="J13" s="11">
         <v>255.36309297</v>
       </c>
-      <c r="K13" s="15">
+      <c r="K13" s="11">
         <v>177.75536221999999</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="11">
         <v>56.289255570000002</v>
       </c>
+      <c r="M13" s="11">
+        <v>81.453846560000002</v>
+      </c>
     </row>
-    <row r="14" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="23" t="s">
+    <row r="14" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="15">
+      <c r="C14" s="11">
         <v>7.2567925599999992</v>
       </c>
-      <c r="D14" s="15">
+      <c r="D14" s="11">
         <v>-18.301838479999997</v>
       </c>
-      <c r="E14" s="15">
+      <c r="E14" s="11">
         <v>6.2697592499999999</v>
       </c>
-      <c r="F14" s="15">
+      <c r="F14" s="11">
         <v>6.8628354699999994</v>
       </c>
-      <c r="G14" s="15">
+      <c r="G14" s="11">
         <v>3.0234106199999999</v>
       </c>
-      <c r="H14" s="15">
+      <c r="H14" s="11">
         <v>9.787634409999999</v>
       </c>
-      <c r="I14" s="15">
+      <c r="I14" s="11">
         <v>900.26720584999998</v>
       </c>
-      <c r="J14" s="15">
+      <c r="J14" s="11">
         <v>12.991417499999999</v>
       </c>
-      <c r="K14" s="15">
+      <c r="K14" s="11">
         <v>29.619391620000027</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="11">
         <v>48.326163070000021</v>
       </c>
+      <c r="M14" s="11">
+        <v>46.281564149999973</v>
+      </c>
     </row>
-    <row r="15" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+    <row r="15" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="9">
         <f>SUM(C16:C19)</f>
         <v>13554.171128169999</v>
       </c>
-      <c r="D15" s="13">
-        <f t="shared" ref="D15:J15" si="2">SUM(D16:D19)</f>
+      <c r="D15" s="9">
+        <f t="shared" ref="D15:L15" si="2">SUM(D16:D19)</f>
         <v>6497.8876871599987</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="9">
         <f t="shared" si="2"/>
         <v>6869.0514016699999</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="9">
         <f t="shared" si="2"/>
         <v>7364.9559773499996</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="9">
         <f t="shared" si="2"/>
         <v>8142.7551411300001</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="9">
         <f t="shared" si="2"/>
         <v>8825.0860431099991</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="9">
         <f t="shared" si="2"/>
         <v>6856.8251136300005</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="9">
         <f t="shared" si="2"/>
         <v>6581.4547583899994</v>
       </c>
-      <c r="K15" s="13">
-        <f>SUM(K16:K19)</f>
+      <c r="K15" s="9">
+        <f t="shared" si="2"/>
         <v>6754.2048209499999</v>
       </c>
-      <c r="L15" s="13">
-        <f>SUM(L16:L19)</f>
+      <c r="L15" s="9">
+        <f t="shared" si="2"/>
         <v>6917.6621664499999</v>
       </c>
+      <c r="M15" s="9">
+        <f t="shared" ref="M15" si="3">SUM(M16:M18)</f>
+        <v>6858.4474715299993</v>
+      </c>
     </row>
-    <row r="16" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="14" t="s">
+    <row r="16" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="11">
         <v>11466.490249959999</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="11">
         <v>4615.8238214899993</v>
       </c>
-      <c r="E16" s="15">
+      <c r="E16" s="11">
         <v>4838.9305519199997</v>
       </c>
-      <c r="F16" s="15">
+      <c r="F16" s="11">
         <v>5219.7040550000002</v>
       </c>
-      <c r="G16" s="15">
+      <c r="G16" s="11">
         <v>5724.0866881599995</v>
       </c>
-      <c r="H16" s="15">
+      <c r="H16" s="11">
         <v>6228.0314459900001</v>
       </c>
-      <c r="I16" s="15">
+      <c r="I16" s="11">
         <v>6077.9330839699996</v>
       </c>
-      <c r="J16" s="15">
+      <c r="J16" s="11">
         <v>6003.3778190699995</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="11">
         <v>6248.4295674799996</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="11">
         <v>6430.4655901100004</v>
       </c>
+      <c r="M16" s="11">
+        <v>6412.5357533999995</v>
+      </c>
     </row>
-    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="14" t="s">
+    <row r="17" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="15">
+      <c r="C17" s="11">
         <v>1433.3112811600001</v>
       </c>
-      <c r="D17" s="15">
+      <c r="D17" s="11">
         <v>1538.60794145</v>
       </c>
-      <c r="E17" s="15">
+      <c r="E17" s="11">
         <v>1612.9768516400002</v>
       </c>
-      <c r="F17" s="15">
+      <c r="F17" s="11">
         <v>1739.9013526600002</v>
       </c>
-      <c r="G17" s="15">
+      <c r="G17" s="11">
         <v>1908.0288969600001</v>
       </c>
-      <c r="H17" s="15">
+      <c r="H17" s="11">
         <v>2076.0104828099998</v>
       </c>
-      <c r="I17" s="15">
+      <c r="I17" s="11">
         <v>37.966704869999994</v>
       </c>
-      <c r="J17" s="15">
+      <c r="J17" s="11">
         <v>1.3006155500000001</v>
       </c>
-      <c r="K17" s="15">
+      <c r="K17" s="11">
         <v>0.63579856000000001</v>
       </c>
-      <c r="L17" s="17" t="s">
+      <c r="L17" s="13" t="s">
         <v>7</v>
       </c>
+      <c r="M17" s="13" t="s">
+        <v>7</v>
+      </c>
     </row>
-    <row r="18" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="14" t="s">
+    <row r="18" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="15">
+      <c r="C18" s="11">
         <v>641.14783403000001</v>
       </c>
-      <c r="D18" s="15">
+      <c r="D18" s="11">
         <v>340.40181143000001</v>
       </c>
-      <c r="E18" s="15">
+      <c r="E18" s="11">
         <v>415.91365464999996</v>
       </c>
-      <c r="F18" s="15">
+      <c r="F18" s="11">
         <v>404.70360698000002</v>
       </c>
-      <c r="G18" s="15">
+      <c r="G18" s="11">
         <v>510.02105363999999</v>
       </c>
-      <c r="H18" s="15">
+      <c r="H18" s="11">
         <v>520.56749706999994</v>
       </c>
-      <c r="I18" s="15">
+      <c r="I18" s="11">
         <v>737.36673451000001</v>
       </c>
-      <c r="J18" s="15">
+      <c r="J18" s="11">
         <v>568.48967121999999</v>
       </c>
-      <c r="K18" s="15">
+      <c r="K18" s="11">
         <v>496.67746907999998</v>
       </c>
-      <c r="L18" s="15">
+      <c r="L18" s="11">
         <v>476.95942862999999</v>
       </c>
+      <c r="M18" s="11">
+        <v>445.91171813</v>
+      </c>
     </row>
-    <row r="19" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="14" t="s">
+    <row r="19" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="15">
+      <c r="C19" s="11">
         <v>13.221763019999999</v>
       </c>
-      <c r="D19" s="15">
+      <c r="D19" s="11">
         <v>3.05411279</v>
       </c>
-      <c r="E19" s="15">
+      <c r="E19" s="11">
         <v>1.2303434600000001</v>
       </c>
-      <c r="F19" s="15">
+      <c r="F19" s="11">
         <v>0.64696270999999994</v>
       </c>
-      <c r="G19" s="15">
+      <c r="G19" s="11">
         <v>0.61850236999999997</v>
       </c>
-      <c r="H19" s="15">
+      <c r="H19" s="11">
         <v>0.47661724</v>
       </c>
-      <c r="I19" s="15">
+      <c r="I19" s="11">
         <v>3.5585902800000002</v>
       </c>
-      <c r="J19" s="15">
+      <c r="J19" s="11">
         <v>8.2866525500000012</v>
       </c>
-      <c r="K19" s="15">
+      <c r="K19" s="11">
         <v>8.4619858299999997</v>
       </c>
-      <c r="L19" s="15">
+      <c r="L19" s="11">
         <v>10.23714771</v>
       </c>
+      <c r="M19" s="11">
+        <v>10.15342532</v>
+      </c>
     </row>
-    <row r="20" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="19" t="s">
+    <row r="20" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="C20" s="20">
-        <f t="shared" ref="C20:K20" si="3">C5+C10+C15</f>
+      <c r="C20" s="16">
+        <f t="shared" ref="C20:L20" si="4">C5+C10+C15</f>
         <v>127561.08629707</v>
       </c>
-      <c r="D20" s="20">
-        <f t="shared" si="3"/>
+      <c r="D20" s="16">
+        <f t="shared" si="4"/>
         <v>137501.40140072998</v>
       </c>
-      <c r="E20" s="20">
-        <f t="shared" si="3"/>
+      <c r="E20" s="16">
+        <f t="shared" si="4"/>
         <v>145242.34599776001</v>
       </c>
-      <c r="F20" s="20">
-        <f t="shared" si="3"/>
+      <c r="F20" s="16">
+        <f t="shared" si="4"/>
         <v>155825.05147332</v>
       </c>
-      <c r="G20" s="20">
-        <f t="shared" si="3"/>
+      <c r="G20" s="16">
+        <f t="shared" si="4"/>
         <v>172084.31918051999</v>
       </c>
-      <c r="H20" s="20">
-        <f t="shared" si="3"/>
+      <c r="H20" s="16">
+        <f t="shared" si="4"/>
         <v>186558.1361719</v>
       </c>
-      <c r="I20" s="20">
-        <f t="shared" si="3"/>
+      <c r="I20" s="16">
+        <f t="shared" si="4"/>
         <v>175085.00851552002</v>
       </c>
-      <c r="J20" s="20">
-        <f t="shared" si="3"/>
+      <c r="J20" s="16">
+        <f t="shared" si="4"/>
         <v>169167.88582079994</v>
       </c>
-      <c r="K20" s="20">
-        <f t="shared" si="3"/>
+      <c r="K20" s="16">
+        <f t="shared" si="4"/>
         <v>176239.71206201002</v>
       </c>
-      <c r="L20" s="20">
-        <f>L5+L10+L15</f>
+      <c r="L20" s="16">
+        <f t="shared" si="4"/>
         <v>180942.83901132</v>
       </c>
+      <c r="M20" s="16">
+        <f>M5+M10+M15</f>
+        <v>179523.25166926999</v>
+      </c>
     </row>
-    <row r="21" spans="2:12" x14ac:dyDescent="0.2">
-      <c r="B21" s="22" t="s">
+    <row r="21" spans="2:13" x14ac:dyDescent="0.25">
+      <c r="B21" s="18" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Příjmy leden - červen</vt:lpstr>
       <vt:lpstr>Starší údaje</vt:lpstr>
       <vt:lpstr>'Příjmy leden - červen'!Oblast_tisku</vt:lpstr>
       <vt:lpstr>'Starší údaje'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČSSZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jansa Michal (ČSSZ 61)</dc:creator>
+  <dc:creator>Novotný Ond(ČSSZ 36)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>